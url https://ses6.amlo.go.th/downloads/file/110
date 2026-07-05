--- v0 (2025-10-10)
+++ v1 (2026-07-05)
@@ -3305,85 +3305,106 @@
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66394198" w14:textId="77777777" w:rsidR="007C1053" w:rsidRPr="00814FEE" w:rsidRDefault="007C1053" w:rsidP="007C1053">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D9657C2" w14:textId="77777777" w:rsidR="00867292" w:rsidRPr="00814FEE" w:rsidRDefault="00867292" w:rsidP="00867292">
+    <w:p w14:paraId="3D9657C2" w14:textId="5685305D" w:rsidR="00867292" w:rsidRPr="00814FEE" w:rsidRDefault="00867292" w:rsidP="00867292">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="208" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213B7A">
         <w:rPr>
           <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>สรุป</w:t>
       </w:r>
       <w:r w:rsidRPr="00213B7A">
         <w:rPr>
           <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">  ผลการประเมินความเสี่ยงเกี่ยวกับผลิตภัณฑ์และบริการของสหกรณ์ </w:t>
+        <w:t xml:space="preserve">  ผลการประเมินความเสี่ยงเกี่ยวกับ</w:t>
+      </w:r>
+      <w:r w:rsidR="0029797E" w:rsidRPr="00814FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลักษณะการทำธุรกรรม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ของสหกรณ์ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">คือ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Arial Unicode MS" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีความเสี่ย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7429,121 +7450,50 @@
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สูงสุด </w:t>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ล้านบาท</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B6D9F7" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
-[...69 lines deleted...]
-          </w:p>
           <w:p w14:paraId="19D4DEA1" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ขาออก</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="166D90BF" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
@@ -7834,73 +7784,73 @@
               <w:ind w:firstLine="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38AC461A" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00432F94">
+          <w:p w14:paraId="38AC461A" w14:textId="0E9DAE61" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="0029797E" w:rsidP="00432F94">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="41"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="440A27E4" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54A92480" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
@@ -8945,51 +8895,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เ</w:t>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กิน 2 ล้านบาทต่อเดือน)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="481AE71B" w14:textId="5D7307C3" w:rsidR="00432F94" w:rsidRPr="00432F94" w:rsidRDefault="00432F94" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="41"/>
               <w:rPr>
-                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
@@ -9276,199 +9226,199 @@
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่สอดคล้อง</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="346AAC6A" w14:textId="77777777" w:rsidR="00432F94" w:rsidRPr="00432F94" w:rsidRDefault="00432F94" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="41"/>
               <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00432F94">
+              <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฝากเป็นเงินสด</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432F94">
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ได้</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432F94">
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> สูงสุด </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432F94">
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2 ล้านบาท</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432F94">
+              <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748307C3" w14:textId="77777777" w:rsidR="00432F94" w:rsidRPr="00432F94" w:rsidRDefault="00432F94" w:rsidP="00432F94">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ฝากเป็นเงินสด</w:t>
+              <w:t>- สะสมมูลค่าได้เกิน 50</w:t>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-              <w:t>ได้</w:t>
+              </w:rPr>
+              <w:t>,000</w:t>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:cs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> สูงสุด </w:t>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00432F94">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...71 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>บาทต่อเดือน</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40FFDFEE" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC" w:hint="cs"/>
+                <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="333E74A5" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E0DA6D8" w14:textId="77777777" w:rsidR="000D13DA" w:rsidRPr="00432F94" w:rsidRDefault="000D13DA" w:rsidP="00432F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="41"/>
@@ -18981,51 +18931,50 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการพิจารณา</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="0CE1DEBE" w14:textId="77777777" w:rsidTr="00911A4D">
         <w:trPr>
           <w:trHeight w:val="1559"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3932799F" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความสอดคล้องกับลักษณะ</w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -19061,51 +19010,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58CDA5A3" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64584DEE" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ก) ผลิตภัณฑ์หรือบริการที่สามารถให้ รับ หรือเปลี่ยนเป็นเงินสดได้ในมูลค่าสูง</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AB29CFF" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
@@ -19172,51 +19120,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="731D5BDF" w14:textId="77777777" w:rsidR="00814FEE" w:rsidRPr="00814FEE" w:rsidRDefault="00814FEE" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="485A72A5" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1. เกณฑ์ข้อ (ก) พิจารณาเงินสด ขาเข้าและขาออก รวมกันต่อเดือน</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50ED0EDD" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
@@ -19322,51 +19269,50 @@
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2. เกณฑ์ข้อ (ข) หรือ (ค) (พิจารณากรณีที่มี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="03E797F8" w14:textId="77777777" w:rsidTr="00911A4D">
         <w:trPr>
           <w:trHeight w:val="2077"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502AC71C" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความสอดคล้องกับลักษณะ</w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -19457,51 +19403,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DDF1BBA" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13377F6C" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ก) ผลิตภัณฑ์หรือบริการที่ไม่สามารถแลกเปลี่ยนเป็นเงินสดหรือถอนหรือคืนเป็นเงินสดได้</w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
@@ -19578,51 +19523,50 @@
               <w:t>ไม่สามารถโอนมูลค่าให้แก่ผู้อื่นได้หรือโอนได้ในมูลค่าต่ำ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="679A5551" w14:textId="77777777" w:rsidR="00814FEE" w:rsidRPr="00814FEE" w:rsidRDefault="00814FEE" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26C7F725" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เกณฑ์ข้อ (ก) (ข) และ (ค) พิจารณา ขาเข้าและขาออก </w:t>
             </w:r>
             <w:r w:rsidR="00BB4AB1">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
@@ -20127,86 +20071,84 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="0800311B" w14:textId="77777777" w:rsidTr="001C181B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="075BAA5D" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A35B98" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -20332,130 +20274,127 @@
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สอดคล้อง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="204B68CD" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่ำ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="5228CDC3" w14:textId="77777777" w:rsidTr="001C181B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A6887DE" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="673105D2" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -20581,130 +20520,127 @@
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่สอดคล้อง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A38051B" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ปานกลาง      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="7A88F069" w14:textId="77777777" w:rsidTr="001C181B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="026A981F" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E5A8E6A" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -20830,130 +20766,127 @@
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่สอดคล้อง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="279782FD" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สูง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="2335D937" w14:textId="77777777" w:rsidTr="001C181B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="727BD770" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1404E817" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -21078,129 +21011,126 @@
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่สอดคล้อง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34FE84B5" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ปานกลาง      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="4506D7CA" w14:textId="77777777" w:rsidTr="001C181B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63DAD511" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D2CCEF5" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -21325,130 +21255,127 @@
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่สอดคล้อง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="370E9214" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สูง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814FEE" w:rsidRPr="00814FEE" w14:paraId="3DD7243C" w14:textId="77777777" w:rsidTr="001C181B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32914803" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A845696" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
@@ -21573,51 +21500,50 @@
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่สอดคล้อง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69CECE8F" w14:textId="77777777" w:rsidR="000A24D4" w:rsidRPr="00814FEE" w:rsidRDefault="000A24D4" w:rsidP="00911A4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814FEE">
               <w:rPr>
                 <w:rFonts w:ascii="AngsanaUPC" w:eastAsia="Calibri" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สูง</w:t>
             </w:r>
           </w:p>
@@ -24629,97 +24555,98 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2106337824">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="971983566">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="13000404">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C1053"/>
     <w:rsid w:val="00040A26"/>
     <w:rsid w:val="000A24D4"/>
     <w:rsid w:val="000B0D20"/>
     <w:rsid w:val="000D13DA"/>
     <w:rsid w:val="000F1AF6"/>
     <w:rsid w:val="001018C4"/>
     <w:rsid w:val="0016429A"/>
     <w:rsid w:val="00173959"/>
     <w:rsid w:val="001C181B"/>
     <w:rsid w:val="00213B7A"/>
+    <w:rsid w:val="0029797E"/>
     <w:rsid w:val="002A2576"/>
     <w:rsid w:val="002D0507"/>
     <w:rsid w:val="00316B66"/>
     <w:rsid w:val="00363839"/>
     <w:rsid w:val="003A37DE"/>
     <w:rsid w:val="003D56AD"/>
     <w:rsid w:val="003E7AC5"/>
     <w:rsid w:val="00432F94"/>
     <w:rsid w:val="00485E41"/>
     <w:rsid w:val="00512460"/>
     <w:rsid w:val="00522829"/>
     <w:rsid w:val="005F1F10"/>
     <w:rsid w:val="005F23B5"/>
     <w:rsid w:val="007575BA"/>
     <w:rsid w:val="00781E6F"/>
     <w:rsid w:val="007C1053"/>
     <w:rsid w:val="007E4679"/>
     <w:rsid w:val="00814FEE"/>
     <w:rsid w:val="00816326"/>
     <w:rsid w:val="00867292"/>
     <w:rsid w:val="00882368"/>
     <w:rsid w:val="008B489E"/>
     <w:rsid w:val="00916603"/>
+    <w:rsid w:val="00973740"/>
     <w:rsid w:val="009F2F3A"/>
     <w:rsid w:val="00A21CF0"/>
     <w:rsid w:val="00A53552"/>
     <w:rsid w:val="00A94168"/>
     <w:rsid w:val="00A946D0"/>
     <w:rsid w:val="00AB6586"/>
     <w:rsid w:val="00AC126C"/>
     <w:rsid w:val="00AC4860"/>
     <w:rsid w:val="00BB4AB1"/>
     <w:rsid w:val="00BD2D19"/>
     <w:rsid w:val="00C028B7"/>
     <w:rsid w:val="00C04128"/>
     <w:rsid w:val="00CB47F6"/>
     <w:rsid w:val="00D3540F"/>
     <w:rsid w:val="00DA7A2A"/>
     <w:rsid w:val="00ED7747"/>
     <w:rsid w:val="00F628DA"/>
     <w:rsid w:val="00FC0B86"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -25466,69 +25393,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1900</Words>
-  <Characters>10831</Characters>
+  <Words>1892</Words>
+  <Characters>10788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
+  <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12706</CharactersWithSpaces>
+  <CharactersWithSpaces>12655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>นางสาววลัยพรรณ สุรพนานนท์ชัย</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>